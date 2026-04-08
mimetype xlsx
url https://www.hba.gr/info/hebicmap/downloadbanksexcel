--- v4 (2026-03-14)
+++ v5 (2026-04-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re560ddfa513245d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb0fafe6afe4e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Ra106716fe312489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Rb4db81b7608a4939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra106716fe312489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4db81b7608a4939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>ΠΙΝΑΚΑΣ ΠΙΣΤΩΤΙΚΩΝ ΙΔΡΥΜΑΤΩΝ ΠΟΥ ΛΕΙΤΟΥΡΓΟΥΝ ΣΤΗΝ ΕΛΛΑΔΑ ΒΑΣΕΙ ΤΟΥ Ν. 4261/2014, ΟΔΗΓΙΑ 2013/36/ΕΕ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Κωδικός Αριθμός</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Όνομα Πιστωτικού Ιδρύματος</x:v>
       </x:c>