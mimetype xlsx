--- v5 (2026-04-08)
+++ v6 (2026-05-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb0fafe6afe4e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55496cae55c469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Rb4db81b7608a4939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R51b1a5ac9e1648e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4db81b7608a4939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51b1a5ac9e1648e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>ΠΙΝΑΚΑΣ ΠΙΣΤΩΤΙΚΩΝ ΙΔΡΥΜΑΤΩΝ ΠΟΥ ΛΕΙΤΟΥΡΓΟΥΝ ΣΤΗΝ ΕΛΛΑΔΑ ΒΑΣΕΙ ΤΟΥ Ν. 4261/2014, ΟΔΗΓΙΑ 2013/36/ΕΕ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Κωδικός Αριθμός</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Όνομα Πιστωτικού Ιδρύματος</x:v>
       </x:c>