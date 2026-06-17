--- v6 (2026-05-07)
+++ v7 (2026-06-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55496cae55c469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314f7e12ab11441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R51b1a5ac9e1648e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R757d9a8fc6de413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51b1a5ac9e1648e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R757d9a8fc6de413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>ΠΙΝΑΚΑΣ ΠΙΣΤΩΤΙΚΩΝ ΙΔΡΥΜΑΤΩΝ ΠΟΥ ΛΕΙΤΟΥΡΓΟΥΝ ΣΤΗΝ ΕΛΛΑΔΑ ΒΑΣΕΙ ΤΟΥ Ν. 4261/2014, ΟΔΗΓΙΑ 2013/36/ΕΕ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Κωδικός Αριθμός</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Όνομα Πιστωτικού Ιδρύματος</x:v>
       </x:c>