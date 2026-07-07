--- v7 (2026-06-17)
+++ v8 (2026-07-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314f7e12ab11441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf697e7f5eef4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R757d9a8fc6de413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R8edf57bbdb0c4078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R757d9a8fc6de413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8edf57bbdb0c4078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>ΠΙΝΑΚΑΣ ΠΙΣΤΩΤΙΚΩΝ ΙΔΡΥΜΑΤΩΝ ΠΟΥ ΛΕΙΤΟΥΡΓΟΥΝ ΣΤΗΝ ΕΛΛΑΔΑ ΒΑΣΕΙ ΤΟΥ Ν. 4261/2014, ΟΔΗΓΙΑ 2013/36/ΕΕ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Κωδικός Αριθμός</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Όνομα Πιστωτικού Ιδρύματος</x:v>
       </x:c>
@@ -580,51 +580,51 @@
     <x:row r="29" spans="">
       <x:c r="A29" t="str">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v>BFF BANK S.p.A.-ΕΛΛΗΝΙΚΟ ΥΠΟΚΑΤΑΣΤΗΜΑ</x:v>
       </x:c>
       <x:c r="C29" t="str">
         <x:v>ΛΕΩΦ.ΠΕΝΤΕΛΗΣ 72, 152 34 ΧΑΛΑΝΔΡΙ</x:v>
       </x:c>
       <x:c r="D29" t="str">
         <x:v>(+30) 211 1994370, 211 1994373</x:v>
       </x:c>
       <x:c r="E29" t="str">
         <x:v/>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>https://gr.bff.com/el/home</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="">
       <x:c r="A30" t="str">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>SANTANDER CONSUMER FINANCE S.A</x:v>
+        <x:v>OPEN BANK S.A. - ΥΠΟΚΑΤΑΣΤΗΜΑ ΕΛΛΑΔΟΣ (πρ. SANTANDER CONSUMER FINANCE S.A.)</x:v>
       </x:c>
       <x:c r="C30" t="str">
         <x:v>AΓΗΣΙΛΑΟΥ 6-8, 15123 ΜΑΡΟΥΣΙ ΑΤΤΙΚΗΣ</x:v>
       </x:c>
       <x:c r="D30" t="str">
         <x:v>(+30) 212 2220002</x:v>
       </x:c>
       <x:c r="E30" t="str">
         <x:v/>
       </x:c>
       <x:c r="F30" t="str">
         <x:v>https://www.santanderconsumer.gr</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="">
       <x:c r="A31" t="str">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v>J.P. MORGAN SE-ATHENS BRANCH</x:v>
       </x:c>
       <x:c r="C31" t="str">
         <x:v>ΚΗΦΙΣΙΑΣ 266, 152 32 ΧΑΛΑΝΔΡΙ</x:v>
       </x:c>
       <x:c r="D31" t="str">
@@ -703,51 +703,51 @@
       </x:c>
       <x:c r="B35" t="str">
         <x:v>BANK SADERAT IRAN</x:v>
       </x:c>
       <x:c r="C35" t="str">
         <x:v>ΕΛ. ΒΕΝΙΖΕΛΟΥ 25-29, 105 64 ΑΘΗΝΑ</x:v>
       </x:c>
       <x:c r="D35" t="str">
         <x:v>(+30) 2103249154, 2103249531, 2103249577</x:v>
       </x:c>
       <x:c r="E35" t="str">
         <x:v>(+30) 2103251154</x:v>
       </x:c>
       <x:c r="F35" t="str">
         <x:v>http://saderat.gr</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="">
       <x:c r="A36" t="str">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B36" t="str">
         <x:v>T.C. ZIRAAT BANKASI A.S.</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>ΕΡΜΟΥ 2, 105 63 ΑΘΗΝΑ</x:v>
+        <x:v>ΦΡΑΓΚΟΚΛΗΣΣΙΑΣ 3Α (και ΓΡΑΝΙΚΟΥ), 15125, ΜΑΡΟΥΣΙ ΑΤΤΙΚΗΣ</x:v>
       </x:c>
       <x:c r="D36" t="str">
         <x:v>(+30) 2103223038</x:v>
       </x:c>
       <x:c r="E36" t="str">
         <x:v>(+30) 2103221796</x:v>
       </x:c>
       <x:c r="F36" t="str">
         <x:v>https://www.ziraatbank.com.gr</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="">
       <x:c r="A37" t="str">
         <x:v>010</x:v>
       </x:c>
       <x:c r="B37" t="str">
         <x:v>ΤΡΑΠΕΖΑ ΤΗΣ ΕΛΛΑΔΟΣ Α.Ε.</x:v>
       </x:c>
       <x:c r="C37" t="str">
         <x:v>Ελ. Βενιζέλου 21, 102 50 Αθήνα</x:v>
       </x:c>
       <x:c r="D37" t="str">
         <x:v>2103201111</x:v>
       </x:c>
       <x:c r="E37" t="str">