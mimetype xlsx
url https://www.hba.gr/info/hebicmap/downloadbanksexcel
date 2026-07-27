--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf697e7f5eef4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648124606ed94f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R8edf57bbdb0c4078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R726277cfbda84565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8edf57bbdb0c4078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R726277cfbda84565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>ΠΙΝΑΚΑΣ ΠΙΣΤΩΤΙΚΩΝ ΙΔΡΥΜΑΤΩΝ ΠΟΥ ΛΕΙΤΟΥΡΓΟΥΝ ΣΤΗΝ ΕΛΛΑΔΑ ΒΑΣΕΙ ΤΟΥ Ν. 4261/2014, ΟΔΗΓΙΑ 2013/36/ΕΕ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Κωδικός Αριθμός</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Όνομα Πιστωτικού Ιδρύματος</x:v>
       </x:c>