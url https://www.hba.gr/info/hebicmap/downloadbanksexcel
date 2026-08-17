--- v9 (2026-07-27)
+++ v10 (2026-08-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648124606ed94f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703ff5c080db48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R726277cfbda84565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R550b1cef720e4c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R726277cfbda84565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R550b1cef720e4c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>ΠΙΝΑΚΑΣ ΠΙΣΤΩΤΙΚΩΝ ΙΔΡΥΜΑΤΩΝ ΠΟΥ ΛΕΙΤΟΥΡΓΟΥΝ ΣΤΗΝ ΕΛΛΑΔΑ ΒΑΣΕΙ ΤΟΥ Ν. 4261/2014, ΟΔΗΓΙΑ 2013/36/ΕΕ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Κωδικός Αριθμός</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Όνομα Πιστωτικού Ιδρύματος</x:v>
       </x:c>