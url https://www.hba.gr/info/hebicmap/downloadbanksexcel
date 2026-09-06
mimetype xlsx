--- v10 (2026-08-17)
+++ v11 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703ff5c080db48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102d7977e0f941d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R550b1cef720e4c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R14548d4b75b64bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R550b1cef720e4c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14548d4b75b64bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>ΠΙΝΑΚΑΣ ΠΙΣΤΩΤΙΚΩΝ ΙΔΡΥΜΑΤΩΝ ΠΟΥ ΛΕΙΤΟΥΡΓΟΥΝ ΣΤΗΝ ΕΛΛΑΔΑ ΒΑΣΕΙ ΤΟΥ Ν. 4261/2014, ΟΔΗΓΙΑ 2013/36/ΕΕ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Κωδικός Αριθμός</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Όνομα Πιστωτικού Ιδρύματος</x:v>
       </x:c>