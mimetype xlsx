--- v14 (2026-09-15)
+++ v15 (2026-10-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5c1b0544ba4c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc09caee3cb449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Re4d63a3485804da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Rbabdb3d8958b4fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4d63a3485804da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbabdb3d8958b4fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>