--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc09caee3cb449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf284cdf762423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Rbabdb3d8958b4fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Ra6e16dce45e2457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbabdb3d8958b4fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6e16dce45e2457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>
@@ -180,51 +180,51 @@
     <x:row r="9" spans="">
       <x:c r="A9" t="str">
         <x:v>056</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>AEGEAN BALTIC BANK S.A.</x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>91, MEGALOU ALEXANDROU &amp; 25th MARTIOU STR., 151 24 MAROUSI</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>(+30) 2106234110</x:v>
       </x:c>
       <x:c r="E9" t="str">
         <x:v>(+30) 210 6234192-3</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>http://www.aegeanbalticbank.com</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="">
       <x:c r="A10" t="str">
         <x:v>057</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>VIVABANK SINGLE MEMBER BANKING S.A</x:v>
+        <x:v>VIVABANK BANKING S.A</x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>18-20 AMAROUSIOU-CHALANDRIOU STR.,151 25 MAROUSI</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v>(+30) 2117603000</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>-</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>http:// www.viva.bank</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="">
       <x:c r="A11" t="str">
         <x:v>069</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>COOPERATIVE BANK OF CHANIA COOPERATIVE OF LIMITED LIABILITIES</x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>28-32 EL. VENIZELOU STR., 731 32 CHANIA</x:v>
       </x:c>
       <x:c r="D11" t="str">
@@ -677,86 +677,106 @@
         <x:v>https://www.goldmansachs.com</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="">
       <x:c r="A34" t="str">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v>EUROBANK PRIVATE BANK SA, ATHENS BRANCH</x:v>
       </x:c>
       <x:c r="C34" t="str">
         <x:v>XENIAS 5, 145 62 KIFISIA</x:v>
       </x:c>
       <x:c r="D34" t="str">
         <x:v>(+30) 2108086910</x:v>
       </x:c>
       <x:c r="E34" t="str">
         <x:v/>
       </x:c>
       <x:c r="F34" t="str">
         <x:v>https://www.eurobankpb.lu</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="">
       <x:c r="A35" t="str">
-        <x:v>050</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>BANK SADERAT IRAN</x:v>
+        <x:v>BANQUE J. SAFRA SARASIN (LUXEMBOURG) SA, GREEK BRANCH</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>25-29 EL. VENIZELOU AVE., 105 64, ATHENS</x:v>
+        <x:v>16 VAS. SOFIAS STR., 106 74 ATHENS</x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>(+30) 2103249154, 2103249531, 2103249577</x:v>
+        <x:v>(+30) 2109679900</x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>(+30) 2103251154</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>http://saderat.gr</x:v>
+        <x:v>https://jsafrasarasin.com/en/company/contact-us/Europe/Athens.html</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="">
       <x:c r="A36" t="str">
-        <x:v>109</x:v>
+        <x:v>050</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>T.C. ZIRAAT BANKASI A.S.</x:v>
+        <x:v>BANK SADERAT IRAN</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>3A FRAGOKLISSIAS STREET (and GRANIKOU ST.), 15125, MAROUSI ATTICA</x:v>
+        <x:v>25-29 EL. VENIZELOU AVE., 105 64, ATHENS</x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>(+30) 2103223038</x:v>
+        <x:v>(+30) 2103249154, 2103249531, 2103249577</x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>(+30) 2103221796</x:v>
+        <x:v>(+30) 2103251154</x:v>
       </x:c>
       <x:c r="F36" t="str">
-        <x:v>https://www.ziraatbank.com.gr</x:v>
+        <x:v>http://saderat.gr</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="">
       <x:c r="A37" t="str">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B37" t="str">
+        <x:v>T.C. ZIRAAT BANKASI A.S.</x:v>
+      </x:c>
+      <x:c r="C37" t="str">
+        <x:v>3A FRAGOKLISSIAS STREET (and GRANIKOU ST.), 15125, MAROUSI ATTICA</x:v>
+      </x:c>
+      <x:c r="D37" t="str">
+        <x:v>(+30) 2103223038</x:v>
+      </x:c>
+      <x:c r="E37" t="str">
+        <x:v>(+30) 2103221796</x:v>
+      </x:c>
+      <x:c r="F37" t="str">
+        <x:v>https://www.ziraatbank.com.gr</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="">
+      <x:c r="A38" t="str">
         <x:v>010</x:v>
       </x:c>
-      <x:c r="B37" t="str">
+      <x:c r="B38" t="str">
         <x:v>BANK OF GREECE</x:v>
       </x:c>
-      <x:c r="C37" t="str">
+      <x:c r="C38" t="str">
         <x:v>21, El. Venizelou Ave., GR-102 50 Athens</x:v>
       </x:c>
-      <x:c r="D37" t="str">
+      <x:c r="D38" t="str">
         <x:v>2103201111</x:v>
       </x:c>
-      <x:c r="E37" t="str">
+      <x:c r="E38" t="str">
         <x:v>2103232239</x:v>
       </x:c>
-      <x:c r="F37" t="str">
+      <x:c r="F38" t="str">
         <x:v>https://www.bankofgreece.gr</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>