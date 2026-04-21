--- v5 (2026-03-31)
+++ v6 (2026-04-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bbd638306747d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3773382ac9ab498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R26aab691d50b4fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Rd638400652e24f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26aab691d50b4fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd638400652e24f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>