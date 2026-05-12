--- v6 (2026-04-21)
+++ v7 (2026-05-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3773382ac9ab498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c966707d6e84448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Rd638400652e24f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Rfea7dc6586de4d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd638400652e24f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfea7dc6586de4d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>