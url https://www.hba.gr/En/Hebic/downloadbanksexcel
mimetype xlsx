--- v7 (2026-05-12)
+++ v8 (2026-06-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c966707d6e84448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3294489230b2493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Rfea7dc6586de4d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R6638c1b9f0ca4212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfea7dc6586de4d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6638c1b9f0ca4212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>