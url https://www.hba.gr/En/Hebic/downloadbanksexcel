--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3294489230b2493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb37684306264b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R6638c1b9f0ca4212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R9798d0e982534f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6638c1b9f0ca4212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9798d0e982534f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>