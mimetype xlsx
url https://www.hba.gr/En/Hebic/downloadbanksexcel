--- v9 (2026-06-23)
+++ v10 (2026-06-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb37684306264b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree30b2e3d5cf4bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R9798d0e982534f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Re0a7ef8ca6f24a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9798d0e982534f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0a7ef8ca6f24a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>