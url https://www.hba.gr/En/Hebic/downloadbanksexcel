--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree30b2e3d5cf4bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440a03c004e147b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Re0a7ef8ca6f24a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R8d6f0a87167645b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0a7ef8ca6f24a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d6f0a87167645b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>
@@ -580,51 +580,51 @@
     <x:row r="29" spans="">
       <x:c r="A29" t="str">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v>BFF BANK S.p.A.-GREEK BRANCH</x:v>
       </x:c>
       <x:c r="C29" t="str">
         <x:v>72 PENTELIS AVE.,152 34 CHALANDRI,ATTICA</x:v>
       </x:c>
       <x:c r="D29" t="str">
         <x:v>(+30) 211 1994370, 211 1994373</x:v>
       </x:c>
       <x:c r="E29" t="str">
         <x:v/>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>https://gr.bff.com/el/home</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="">
       <x:c r="A30" t="str">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>SANTANDER CONSUMER FINANCE S.A</x:v>
+        <x:v>OPEN BANK S.A. GREEK BRANCH (fmr. SANTANDER CONSUMER FINANCE S.A.)</x:v>
       </x:c>
       <x:c r="C30" t="str">
         <x:v>6-8 AGISILAOU STR.,15123 MAROUSI, ATTICA</x:v>
       </x:c>
       <x:c r="D30" t="str">
         <x:v>(+30) 212 2220002</x:v>
       </x:c>
       <x:c r="E30" t="str">
         <x:v/>
       </x:c>
       <x:c r="F30" t="str">
         <x:v>https://www.santanderconsumer.gr</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="">
       <x:c r="A31" t="str">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v>J.P. MORGAN SE-ATHENS BRANCH</x:v>
       </x:c>
       <x:c r="C31" t="str">
         <x:v>266 KIFISIAS AVENUE, 152 32 CHALANDRI, ATTICA</x:v>
       </x:c>
       <x:c r="D31" t="str">
@@ -683,71 +683,71 @@
       </x:c>
       <x:c r="B34" t="str">
         <x:v>EUROBANK PRIVATE BANK SA, ATHENS BRANCH</x:v>
       </x:c>
       <x:c r="C34" t="str">
         <x:v>XENIAS 5, 145 62 KIFISIA</x:v>
       </x:c>
       <x:c r="D34" t="str">
         <x:v>(+30) 2108086910</x:v>
       </x:c>
       <x:c r="E34" t="str">
         <x:v/>
       </x:c>
       <x:c r="F34" t="str">
         <x:v>https://www.eurobankpb.lu</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="">
       <x:c r="A35" t="str">
         <x:v>050</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>BANK SADERAT IRAN</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>25-29 EL. VENIZELOU AVE., 105 64 ATHENS</x:v>
+        <x:v>25-29 EL. VENIZELOU AVE., 105 64, ATHENS</x:v>
       </x:c>
       <x:c r="D35" t="str">
         <x:v>(+30) 2103249154, 2103249531, 2103249577</x:v>
       </x:c>
       <x:c r="E35" t="str">
         <x:v>(+30) 2103251154</x:v>
       </x:c>
       <x:c r="F35" t="str">
         <x:v>http://saderat.gr</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="">
       <x:c r="A36" t="str">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B36" t="str">
         <x:v>T.C. ZIRAAT BANKASI A.S.</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>2, ERMOU STREET, 105 63 ATHENS</x:v>
+        <x:v>3A FRAGOKLISSIAS STREET (and GRANIKOU ST.), 15125, MAROUSI ATTICA</x:v>
       </x:c>
       <x:c r="D36" t="str">
         <x:v>(+30) 2103223038</x:v>
       </x:c>
       <x:c r="E36" t="str">
         <x:v>(+30) 2103221796</x:v>
       </x:c>
       <x:c r="F36" t="str">
         <x:v>https://www.ziraatbank.com.gr</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="">
       <x:c r="A37" t="str">
         <x:v>010</x:v>
       </x:c>
       <x:c r="B37" t="str">
         <x:v>BANK OF GREECE</x:v>
       </x:c>
       <x:c r="C37" t="str">
         <x:v>21, El. Venizelou Ave., GR-102 50 Athens</x:v>
       </x:c>
       <x:c r="D37" t="str">
         <x:v>2103201111</x:v>
       </x:c>
       <x:c r="E37" t="str">