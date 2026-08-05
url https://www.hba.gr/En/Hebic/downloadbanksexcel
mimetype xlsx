--- v11 (2026-07-13)
+++ v12 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440a03c004e147b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a25642c53a41f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R8d6f0a87167645b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R2b10959a311a4a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d6f0a87167645b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b10959a311a4a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>