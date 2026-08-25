--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a25642c53a41f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8a9eb25daf4499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R2b10959a311a4a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R87eaae263c03493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b10959a311a4a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87eaae263c03493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>