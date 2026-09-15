--- v13 (2026-08-25)
+++ v14 (2026-09-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8a9eb25daf4499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5c1b0544ba4c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R87eaae263c03493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Re4d63a3485804da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87eaae263c03493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4d63a3485804da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>LIST OF CREDIT INSTITUTIONS AUTHORIZED IN GREECE UNDER THE LAW 4261/2014, Directive 2013/36/EU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Code Number</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Name of Credit Institution</x:v>
       </x:c>